--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -32,60 +32,60 @@
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Пленки тонировочные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>Сьёмная шторка на присосках, тонировка 53см*130см, 15%, 5%</t>
-[...8 lines deleted...]
-    <t>Сьёмная шторка на присосках, тонировка 72см*130см, 15%, 5%</t>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка ,  53см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 63см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 68см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 72см*130см, 15%, 5%</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 3% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 5% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 10% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 15% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0107</t>
   </si>
@@ -742,75 +742,75 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10">
         <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="10">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="10">
         <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="10">