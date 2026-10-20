--- v0 (2026-06-05)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ароматизаторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Ароматизатор под сиденье CONTEX Aroma SPONGE SEX НАША РАБОТА</t>
   </si>
   <si>
     <t>Ароматизатор под сиденье CONTEX Aroma SPONGE SEX ON BOARD</t>
   </si>
   <si>
@@ -1050,56 +1050,50 @@
     <t>Ароматизатор TASOTTI SECRET CUBE french vanilla 50 ml. 16 шт. /кор.</t>
   </si>
   <si>
     <t>АроматизаторTASOTTI SECRET CUBE aquaman 50 ml 16 шт. /кор.</t>
   </si>
   <si>
     <t>Ароматизатор TASOTTI SECRET CUBE fresh party 50 ml. 16 шт. /ко</t>
   </si>
   <si>
     <t>0508</t>
   </si>
   <si>
     <t>SCHB-01 Ароматизатор под сиденье (100гр) "Чай с лимоном"</t>
   </si>
   <si>
     <t>0509</t>
   </si>
   <si>
     <t>SCHB-113 Ароматизатор под сиденье (100гр) "Морской сквош"</t>
   </si>
   <si>
     <t>0510</t>
   </si>
   <si>
     <t>SCHB-13 Ароматизатор под сиденье (100гр) "Море и лето"</t>
-  </si>
-[...4 lines deleted...]
-    <t>SCHB-58 Ароматизатор под сиденье (100гр) "Арбуз"</t>
   </si>
   <si>
     <t>0512</t>
   </si>
   <si>
     <t>SCHB-60 Ароматизатор под сиденье (100гр) "Лимон-лайм"</t>
   </si>
   <si>
     <t>0513</t>
   </si>
   <si>
     <t>SCHB-71 Ароматизатор под сиденье (100гр) "Новая машина"</t>
   </si>
   <si>
     <t>0514</t>
   </si>
   <si>
     <t>SCHB-91 Ароматизатор под сиденье (100гр) "Океанский бриз"</t>
   </si>
   <si>
     <t>0515</t>
   </si>
   <si>
     <t>SCHB-92 Ароматизатор под сиденье (100гр) "Ваниль"</t>
   </si>
@@ -2181,62 +2175,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-nasha-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-on-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-warning-sexoholik_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-khrom-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-siniy-ocean/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-krasnyy-charm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-avtomobilnyy-vertolet-krasnyy-gardeniya-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-805/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-wild--free--dikiy-i-svobodnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-black-panther--chyornaya-pantera/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-professor--professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-bumazhnyy-areon-korol-dzhungley-aw01/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-black-crystalchernyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-sexy-road--seksi-roud/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-new-car--novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-vanilla-black--vanila-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-tropical--tropik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-tutti-frutti--tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-black-crystalchernyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-vanillavanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-babble-gumbabl-gam/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-new-carnovaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-cherryvishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-summer-dreamsletnyaya-mechta/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-nasha-rabota-8ml-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---the-sex-mafia-8ml-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-on-board-8ml-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---orgasm-tester-8ml-up-ka-10sht-aromat-adriatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-police-pheromone-8ml-up-ka-10shtaromat-egoist/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1611/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-king-pheromone-8ml-up-ka-10sht-aromatsheikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanil-i-lesnoy-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-killer-pheromon-8ml-up-ka-10sht-aromat-chernaya-vanil-i-liker/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-secret-pheromon-8ml-up-ka-10sht-aromat-deauville/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sexotic-pheromon-8ml-up-ka-10sht-aromat-sochnyy-duet-iz-mandarina-i-marakuyi-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-lady-pheromon-8ml-up-ka-10sht-aromat-sochetanie-belykh-tsvetovnot-ayvy-i-greypfruta/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-sex-cruise-pheromon-8ml-up-ka-10sht-aromat-sitsiliyskiy-bergamot-okutannyy-svezhim-vozdukhom-posle-shtorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-sex-instinct-pheromon-8ml-up-ka-10sht-aromat-kofesdobrennyy-izryadnoy-portsiey-vanili/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-limited-edition-8ml-up-ka-10sht-aromat-drevesno-vanilnaya-eyforiya-s-feramonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1922/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1920/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1918/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1923/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1925/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1921/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1924/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-bablgam/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-cola-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-vishnya-v-shokolade/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-shokoladnaya-eyforiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-domashnee-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-limited-editionpheromon-8ml-up-ka-10sht-aromat-drevesno-vanilnaya-eyforiya-s-feramonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-svezhest-tayskogo-arbuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-speloe-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-imbirnoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-klubnichnyy-desert/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-bananovyy-puding/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-apelsin-i-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-sladkaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-bubl-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-persikovyy-sok/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-chernaya-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-rayskiy-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-myatnyy-dozhd/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-zelenyy-chay-i-greypfrut/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-mokhito/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-krem-bryule/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8mlsladkaya-papaya-up-ka-20sht-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-sladkaya-papayya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-kokosovyy-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-yabloko-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topcreen-citrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topwinter-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topred-fruits/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-babl-gam-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-tsitrusovyy-ray-karton--spr/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-domashnee-pechene-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-svezhest-tayskogo-arbuza-ka/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-rayskiy-vinograd-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-novaya-mashina-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-antitabak-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-chernaya-smorodina-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-pina-kolada-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-warning-sexogolic-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-nasha-rabota-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-queen-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-mafia-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-on-board-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-first-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-vishnya-v-shokolade-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-chernyy-led-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-klubnichnyy-daykiri-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-multifrukt-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-svezhest-okeana-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-listya-layma-s-tsvetami-sakury/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-shokoladnaya-eyforiya-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1948/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1945/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1946/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1933/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1947/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1928/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1936/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1943/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1939/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1950/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1932/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1937/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1929/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1949/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat-code-127/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat-code-127/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-nasha-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-first-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-warning-sexoholic/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex--/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex---sex-narcoticpheromon-drevesno-vanilnaya-eyforiya-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-on-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-shokoladnaya-eyforiyasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-tsitrusovyy-raysht/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-tropicheskie-fruktysht/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-svezhest-tayskogo-arbuzasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-novaya-mashinasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-multifruktsht/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-koka-kolasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-domashnee-pechenesht/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-vishnya-v-shokoladesht/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-babl-gamsht/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-the-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-narcotic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-narcotic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-first-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-police-pheromone-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-warning-sexoholic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-orgasm-tester-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-iscola-origina/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-istropicheskie-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-istsitrusovyy-ray/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-issvezhest-tayskogo-arbuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-ismultifrukt/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isdomashnee-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isshokoladnaya-eyforiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isvishnya-v-shokolade/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-nasha-rabota-60ml-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-spey-flakon-contex---the-sex-mafia-60ml-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-on-board-60ml-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---warning-sexoholic-60ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-first-60mlaromat-drevesnyy-aromat-s-lavandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex--sex-queen-60mlaromat-sladkiy-aromat-so-sladostyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-police-60ml-up-ka-10sht-aromat-drevesno-vanilnyy-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-narcotic-60ml-up-ka-10sht-aromat-krasnyy-mandarin-i-belyy-muskus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-king-60ml-up-ka-10sht-aromat-granat-i-chernoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-nasha-rabota-banka-s-granulami-gel-100mlayforiya-tsvetov-i-fruktov/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexwarning-sexoholic-banka-s-granulami-gel-100mlaromat-vanili-i-vostochnoy-sladosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-banka-s-granulamigel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-board-banka-s-granulami-gel-100mlgreypfrukt-s-lepestkami-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-first-banka-s-granulami-gel-100mlgreypfrukt-s-lepestkami-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-narcotic-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-limited-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-orgasm-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-killer-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-killer-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-secret-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-secret-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-police-pheromone-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-oueen-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshletnyaya-vecherinka-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-morskaya-svezhest-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-sochnyy-tsitrus-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-105-boss100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-101-egoist100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-104-mystique100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-111-chyernoye-zoloto100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-pinocalada-pinokalada-120gr-mfm-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-novaya-mashina-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-paradise-ray-120gr-mfm-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-berry-mix-yagodnyy-miks-120gr-mfm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-japan-lemon-yaponskiy-limon-120gr-mfm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-mf-107-skvosh-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-mf-112-sochnyy-tsitrus100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-nova-bright-ledi-kristall-p-21sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gel-auto-p-18-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-list-p-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresco-p-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-drmarcus-mikrofon--sprey-blok-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-drmarcus-easy-clip-p-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-paloma-meshochek-p-15-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/SLMV-107%20&#1040;&#1088;&#1086;&#1084;&#1072;&#1090;&#1080;&#1079;&#1072;&#1090;&#1086;&#1088;%20&#1085;&#1072;%20&#1076;&#1077;&#1092;&#1083;&#1077;&#1082;&#1090;&#1086;&#1088;%20&quot;.SLIM&quot;%20&#1085;&#1086;&#1074;&#1072;&#1103;%20&#1084;&#1072;&#1096;&#1080;&#1085;&#1072;/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-107-aromatizator-na-deflektor-slim-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-58-aromatizator-na-deflektor-slim-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-182-aromatizator-na-deflektor-slimferomony-strasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-56-aromatizator-na-deflektor-slim-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-18-aromatizator-na-deflektor-slim-tropicheskaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-151-aromatizator-na-deflektor-slim-kozha-i-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-154-aromatizator-na-deflektor-slim-dyushes/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-127-aromatizator-na-deflektor-slim-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-131-aromatizator-na-deflektor-slim-sochnyy-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-113-aromatizator-na-deflektor-slim-alpiyskaya-svezhest/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-115-aromatizator-na-deflektor-slim-tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-109-aromatizator-na-deflektor-slim-izumrudnyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-91-aromatizator-na-deflektor-slim-morskoy-skvosh/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-74-aromatizator-na-deflektor-slim-chernyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-61-aromatizator-na-deflektor-slim-okeanskiy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-31-aromatizator-na-deflektor-slim-yantarnaya-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-65-aromatizator-na-deflektor-slim-tropicheskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-meshochek-podvesnoy-s-naturalnym-kofe/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-new-cark-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-bubble-gumk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-akuak-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-citruslandk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-cookiesk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-strawberryk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-vanillak-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-cookiesk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-watermelonk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/pristizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---yabloko-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-tea-peach-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---new-car-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-aqua-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---watermelon-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---anti-tabak-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---tuti-fruti-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-mint-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---grapefruit-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---citrusland-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---chocolate-caramel-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---paradise-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---wild-berry-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---secret-garden-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---mountain-fresh-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---wild-berry-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-ananas-apple-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-tropical-fruit-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-strawberry-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-papaya-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-lemon-squash-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-millionaire-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-new-car-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-green-tea-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatortasotti-secret-cube-black-50-ml-16-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-french-vanilla-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatortasotti-secret-cube-aquaman-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-fresh-party-50-ml-16-sht-ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-01-aromatizator-pod-sidene-100gr-chay-s-limonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-113-aromatizator-pod-sidene-100gr-morskoy-skvosh/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-13-aromatizator-pod-sidene-100gr-sandal/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-58-aromatizator-pod-sidene-100gr-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-60-aromatizator-pod-sidene-100gr-limon-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-71-aromatizator-pod-sidene-100gr-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-91-aromatizator-pod-sidene-100gr-okeanskiy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-92-aromatizator-pod-sidene-100gr-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---orgasm-tester-up-ka-10sht-aromat-adriatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-first-up-ka-10sht-aromat-in-the-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-on-board-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-queen-up-ka-10sht-aromat-ocean-sweet/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-nasha-rabota-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---warning-sexoholic-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---the-sex-mafia-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-narcotic-up-ka-10shtaromat-drevesno-vanilnyy-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-police-up-ka-10shtaromat-krasnyy-mandarin-i-belyy-muskus/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-11340-nabor-aromatizatorov-gold-slim-alpiyskaya-svezhest--bubl-gum-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-1840-nabor-aromatizatorov-gold-slim-tropicheskaya-noch--morskoy-tsitrus-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-5840-nabor-aromatizatorov-gold-slim-arbuz--nochnoy-parizh-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-6140-nabor-aromatizatorov-gold-slim-okeanskiy-briz--zolotaya-vanil-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-7140-nabor-aromatizatorov-gold-slim-novaya-mashina--dozhd-i-rosa-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---vanilla-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lilac-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lily-of-the-valley-landysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---melon-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---strawberry-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---bubble-gum-zhevatelnaya-rezinka/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---coconut-kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lemon-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---beverly-hills/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---apple-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---pine-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tangerine-mandarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1272/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lavender-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tropicana/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---apple-and-cinnamon-yabloko-i-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---peach-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---new-car-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---coffe-kofe/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---romance/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tortuga/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-anti-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-new-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-strawberry/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-anti-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-apple--cinnamon/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-coffee/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-melon/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-morning-dew/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-new-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-spring-bouquet/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-strawberry/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-85ml-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-silver-linen/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-siren-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-vesenniy-buket-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-tortuga-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-lavanda-vanil-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dlya-doma-areon-85-ml-chyornyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-flakon-s-derevyannoy-kryshkoy-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tayskaya-noch-153/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-angelskaya-pyl-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-mango-157/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-afrodiziak-159/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-snezhnaya-koroleva-161/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vinnyy-pogrebok-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-warning-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chaynaya-kompaniya-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sex-mafia-171/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dikaya-rapsodiya-173/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vanil-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-novaya-mashina-177/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-bubl-gum-179/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pine-kolada-183/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tsvetushchaya-lipa-185/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-okeanskiy-briz-187/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-yagodnoe-lukoshko-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tropicheskiy-vzryv-191/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-grushovka-193/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-antonovka-195/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sakharnyy-arbuz-197/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sladkaya-dynya-199/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sochnyy-abrikos-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-ekzoticheskaya-fantaziya-253/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-shleyf-niagary-257/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-slivki-vostoka-259/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-medovye-vodopady-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-glintveyn-263/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tsvetushchaya-konoplya-267/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sirenevyy-tuman-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pyanyashchiy-ekstaz-277/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-ananas-279/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-kofe-285/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-bezbrezhnyy-shtil-289/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-golubaya-laguna-291/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pesochnoe-pechene-293/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-atlanticheskiy-veter-295/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-nezhnost-297/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dikoe-zhelanie-299/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-charuyushchaya-melodiya-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chernaya-smorodina-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-marakuyya-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-211/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-kozhanyy-salon-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-medunitsa-215/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-koka-kola-219/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-spelaya-vishnya-221/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sandalovoe-derevo-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-karamel-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vanilnyy-antitabak-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-morskoy-priboy-229/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chernyy-lyod-231/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-malibu-233/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-luchistyy-evkalipt-235/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dzhumandzhi-237/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sex-queen-239/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-gornoe-sotsvetie-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-snezhnye-khlopya-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-fialkovoe-probuzhdenie-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-mokhito-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tropicheskiy-potseluy-249/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-letniy-roman-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-211/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sladkiy-khmel-265/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-utrennyaya-rosa-273/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vodnyy-mir-287/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-lyubovnye-fantazii-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-klubnika-so-slivkami-255/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerctalnaya-sila/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnersvezhest-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnermango/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerkozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshneryabloko-s-koritsey/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-rossiyskiy-flag-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-korolevskaya-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-pribrezhnyy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-burbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-burbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-tropicheskiy-tuman/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-romashkovye-polya/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-karibskiy-kokteyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-medovaya-vishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-letnyaya-svezhest/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-aromat-vanili/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-pina-kolada/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-chernyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-antitabak/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerzvezdopadsupernova-up-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerdikaya-rozarose-thornup-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnercochnyy-tsitrusup-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-dikaya-vishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-coconut-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-coffeeup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-green-appleup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lemonup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-new-carup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-no-smokingup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-paradisup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-oceanup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-peachup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-pineup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-strawbery-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-tutti-frutti-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-apple--cinnamon-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-black-crystal-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-bubble-gum-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lilac-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lily-of-the-valley-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-melon-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-miami-beach-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-mojito-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-rose-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-black-crystal-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-perfume-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-oxygen-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-green-apple-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-lemon-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-lemon-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-tutti-frutti-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-strawberry-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-new-car-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-peach-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-ocean-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-coffee-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-vanilla-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-vanilla-5-ml-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smennyy-blok-dlya-slim-assorti/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-vanilla-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-rossiya-summer-dream-rus-letnyaya-mechta-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-party-vecherinka/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-ocean-okean/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-melon-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-lily-of-the-valley-landysh-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-lillac-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-green-apple-zelenoe-yabloko-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-bubble-gum-babl-gam-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-novaya-mashina-24288/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-tutti-fruti-24288/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-dynya-24288/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-nasha-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-on-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-contex-aroma-sponge-warning-sexoholik_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-khrom-cologne/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-siniy-ocean/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-810-mesyats-i-zvezdy-krasnyy-charm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-avtomobilnyy-vertolet-krasnyy-gardeniya-5-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-803-istrebitel-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-na-panel-s-solnechnoy-batareey-tm-805/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-wild--free--dikiy-i-svobodnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-black-panther--chyornaya-pantera/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-wild-professor--professor/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-bumazhnyy-areon-korol-dzhungley-aw01/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-black-crystalchernyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-sexy-road--seksi-roud/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-new-car--novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-vanilla-black--vanila-blek/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-tropical--tropik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-sex-drive-tutti-frutti--tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-black-crystalchernyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-vanillavanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-babble-gumbabl-gam/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-new-carnovaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-cherryvishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresh-wave-dry-summer-dreamsletnyaya-mechta/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-nasha-rabota-8ml-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---the-sex-mafia-8ml-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-on-board-8ml-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---orgasm-tester-8ml-up-ka-10sht-aromat-adriatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-police-pheromone-8ml-up-ka-10shtaromat-egoist/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1611/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-dnrevyannoy-kryshkoy-contex---sex-king-pheromone-8ml-up-ka-10sht-aromatsheikh/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-vanil-i-lesnoy-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-killer-pheromon-8ml-up-ka-10sht-aromat-chernaya-vanil-i-liker/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-secret-pheromon-8ml-up-ka-10sht-aromat-deauville/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sexotic-pheromon-8ml-up-ka-10sht-aromat-sochnyy-duet-iz-mandarina-i-marakuyi-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-lady-pheromon-8ml-up-ka-10sht-aromat-sochetanie-belykh-tsvetovnot-ayvy-i-greypfruta/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-sex-cruise-pheromon-8ml-up-ka-10sht-aromat-sitsiliyskiy-bergamot-okutannyy-svezhim-vozdukhom-posle-shtorma/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-sex-instinct-pheromon-8ml-up-ka-10sht-aromat-kofesdobrennyy-izryadnoy-portsiey-vanili/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-limited-edition-8ml-up-ka-10sht-aromat-drevesno-vanilnaya-eyforiya-s-feramonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1922/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1920/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1918/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1923/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1925/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1921/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1924/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-bablgam/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-cola-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-vishnya-v-shokolade/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-shokoladnaya-eyforiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat-domashnee-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---sex-limited-editionpheromon-8ml-up-ka-10sht-aromat-drevesno-vanilnaya-eyforiya-s-feramonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-10sht-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex---warning-sexoholic-8ml-up-ka-10sht-aromat-svezhest-tayskogo-arbuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-speloe-lichi/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-imbirnoe-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-klubnichnyy-desert/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-mango/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-bananovyy-puding/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-apelsin-i-moloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-sladkaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-bubl-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-persikovyy-sok/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-chernaya-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-rayskiy-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-myatnyy-dozhd/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-zelenyy-chay-i-greypfrut/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-mokhito/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-krem-bryule/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8mlsladkaya-papaya-up-ka-20sht-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-sladkaya-papayya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-kokosovyy-orekh/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-flakon-s-derevyannoy-kryshkoy-contex-love-is-8ml-up-ka-20sht-aromat-yabloko-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topcreen-citrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topwinter-ice/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-topred-fruits/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-drmarcus-lucky-top-drmarcus/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-babl-gam-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-tsitrusovyy-ray-karton--spr/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-domashnee-pechene-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-svezhest-tayskogo-arbuza-ka/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-rayskiy-vinograd-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-novaya-mashina-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-antitabak-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-chernaya-smorodina-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-pina-kolada-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-warning-sexogolic-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-nasha-rabota-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-queen-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-mafia-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-on-board-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-sex-first-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-vishnya-v-shokolade-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-chernyy-led-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-klubnichnyy-daykiri-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-multifrukt-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-svezhest-okeana-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-listya-layma-s-tsvetami-sakury/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-love-is-shokoladnaya-eyforiya-karton--sprey/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1948/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1945/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1946/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1933/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1947/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1928/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1936/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1943/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1939/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1950/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1932/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1937/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1929/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1949/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat-code-127/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat-code-127/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-8mlaromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vip-vega-podvesnoy-s-derevyannoy-kryshkoy-aromat/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-nasha-rabota/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-first-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-warning-sexoholic/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex--/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex---sex-narcoticpheromon-drevesno-vanilnaya-eyforiya-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-gelevye-contex-sex-on-board/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-shokoladnaya-eyforiyasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-tsitrusovyy-raysht/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-tropicheskie-fruktysht/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-svezhest-tayskogo-arbuzasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-novaya-mashinasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-multifruktsht/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-koka-kolasht/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-domashnee-pechenesht/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-vishnya-v-shokoladesht/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-gyel-love-is-babl-gamsht/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-the-sex-mafia/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-narcotic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-narcotic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-first-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-sex-police-pheromone-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-warning-sexoholic-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-s-granulami-orgasm-tester-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-iscola-origina/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-istropicheskie-frukty/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-istsitrusovyy-ray/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-issvezhest-tayskogo-arbuza/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-ismultifrukt/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isdomashnee-pechene/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isshokoladnaya-eyforiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-meshochek-love-isvishnya-v-shokolade/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-nasha-rabota-60ml-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-spey-flakon-contex---the-sex-mafia-60ml-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-on-board-60ml-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---warning-sexoholic-60ml-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-first-60mlaromat-drevesnyy-aromat-s-lavandoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex--sex-queen-60mlaromat-sladkiy-aromat-so-sladostyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-police-60ml-up-ka-10sht-aromat-drevesno-vanilnyy-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-narcotic-60ml-up-ka-10sht-aromat-krasnyy-mandarin-i-belyy-muskus/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-sprey-flakon-contex---sex-king-60ml-up-ka-10sht-aromat-granat-i-chernoe-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-nasha-rabota-banka-s-granulami-gel-100mlayforiya-tsvetov-i-fruktov/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexwarning-sexoholic-banka-s-granulami-gel-100mlaromat-vanili-i-vostochnoy-sladosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contex-banka-s-granulamigel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-board-banka-s-granulami-gel-100mlgreypfrukt-s-lepestkami-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-first-banka-s-granulami-gel-100mlgreypfrukt-s-lepestkami-rozy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-narcotic-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-limited-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-orgasm-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-killer-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-killer-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-secret-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-secret-pheromon-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-police-pheromone-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-contexsex-oueen-banka-s-granulami-gel-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshletnyaya-vecherinka-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-morskaya-svezhest-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-sochnyy-tsitrus-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-105-boss100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-101-egoist100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-104-mystique100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-freshmf-111-chyernoye-zoloto100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-pinocalada-pinokalada-120gr-mfm-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-novaya-mashina-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-paradise-ray-120gr-mfm-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-berry-mix-yagodnyy-miks-120gr-mfm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-maxifresh-mini-japan-lemon-yaponskiy-limon-120gr-mfm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-mf-107-skvosh-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-pod-sidene-gelevyy-maxi-fresh-mf-112-sochnyy-tsitrus100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-nova-bright-ledi-kristall-p-21sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gel-auto-p-18-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-list-p-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-fresco-p-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-drmarcus-mikrofon--sprey-blok-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-drmarcus-easy-clip-p-24-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-paloma-meshochek-p-15-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/SLMV-107%20&#1040;&#1088;&#1086;&#1084;&#1072;&#1090;&#1080;&#1079;&#1072;&#1090;&#1086;&#1088;%20&#1085;&#1072;%20&#1076;&#1077;&#1092;&#1083;&#1077;&#1082;&#1090;&#1086;&#1088;%20&quot;.SLIM&quot;%20&#1085;&#1086;&#1074;&#1072;&#1103;%20&#1084;&#1072;&#1096;&#1080;&#1085;&#1072;/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-107-aromatizator-na-deflektor-slim-morskaya-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-58-aromatizator-na-deflektor-slim-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-182-aromatizator-na-deflektor-slimferomony-strasti/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-56-aromatizator-na-deflektor-slim-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-18-aromatizator-na-deflektor-slim-tropicheskaya-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-151-aromatizator-na-deflektor-slim-kozha-i-derevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-154-aromatizator-na-deflektor-slim-dyushes/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-127-aromatizator-na-deflektor-slim-soblazn/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-131-aromatizator-na-deflektor-slim-sochnyy-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-113-aromatizator-na-deflektor-slim-alpiyskaya-svezhest/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-115-aromatizator-na-deflektor-slim-tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-109-aromatizator-na-deflektor-slim-izumrudnyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-91-aromatizator-na-deflektor-slim-morskoy-skvosh/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-74-aromatizator-na-deflektor-slim-chernyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-61-aromatizator-na-deflektor-slim-okeanskiy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-31-aromatizator-na-deflektor-slim-yantarnaya-luna/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/slmv-65-aromatizator-na-deflektor-slim-tropicheskaya-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-meshochek-podvesnoy-s-naturalnym-kofe/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-new-cark-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-bubble-gumk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-akuak-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-citruslandk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-cookiesk-16sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-strawberryk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-vanillak-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-cookiesk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-polsha-tasotti-excellent-watermelonk-16-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/pristizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---yabloko-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-tea-peach-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---new-car-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-aqua-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---watermelon-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---anti-tabak-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---tuti-fruti-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---ice-mint-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---grapefruit-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---citrusland-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---chocolate-caramel-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---paradise-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---wild-berry-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---secret-garden-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---mountain-fresh-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-prestige---wild-berry-gel-v-banke-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-ananas-apple-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-tropical-fruit-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-strawberry-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatory-tasotti-secret-cube-papaya-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-lemon-squash-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-millionaire-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-new-car-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-green-tea-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatortasotti-secret-cube-black-50-ml-16-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-french-vanilla-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizatortasotti-secret-cube-aquaman-50-ml-16-sht-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-tasotti-secret-cube-fresh-party-50-ml-16-sht-ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-01-aromatizator-pod-sidene-100gr-chay-s-limonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-113-aromatizator-pod-sidene-100gr-morskoy-skvosh/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-13-aromatizator-pod-sidene-100gr-sandal/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-60-aromatizator-pod-sidene-100gr-limon-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-71-aromatizator-pod-sidene-100gr-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-91-aromatizator-pod-sidene-100gr-okeanskiy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/schb-92-aromatizator-pod-sidene-100gr-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---orgasm-tester-up-ka-10sht-aromat-adriatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-first-up-ka-10sht-aromat-in-the-night/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-on-board-up-ka-10sht-aromat-grapefruit-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-queen-up-ka-10sht-aromat-ocean-sweet/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-nasha-rabota-up-ka-10sht-aromat-aubade/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---warning-sexoholic-up-ka-10sht-aromat-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---the-sex-mafia-up-ka-10sht-aromat-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-narcotic-up-ka-10shtaromat-drevesno-vanilnyy-s-feromonami/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-bumazhnyy-contex---sex-police-up-ka-10shtaromat-krasnyy-mandarin-i-belyy-muskus/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-11340-nabor-aromatizatorov-gold-slim-alpiyskaya-svezhest--bubl-gum-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-1840-nabor-aromatizatorov-gold-slim-tropicheskaya-noch--morskoy-tsitrus-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-5840-nabor-aromatizatorov-gold-slim-arbuz--nochnoy-parizh-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-6140-nabor-aromatizatorov-gold-slim-okeanskiy-briz--zolotaya-vanil-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smgd-7140-nabor-aromatizatorov-gold-slim-novaya-mashina--dozhd-i-rosa-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dr-marcus-meshochek-s-granulami-fresh-bag/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---vanilla-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lilac-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lily-of-the-valley-landysh/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---melon-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---strawberry-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---bubble-gum-zhevatelnaya-rezinka/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---coconut-kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lemon-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---beverly-hills/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---apple-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---pine-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tangerine-mandarin/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/1272/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---lavender-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tropicana/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---apple-and-cinnamon-yabloko-i-koritsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---peach-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---new-car-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---coffe-kofe/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---romance/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/areon-fresco---tortuga/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-anti-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-new-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-strawberry/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-ken-x-version-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-anti-tobacco/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-apple--cinnamon/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-black-crystal/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-bubble-gum/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-coffee/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-fabrice/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-lilac/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-melon/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-morning-dew/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-new-car/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-spring-bouquet/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-strawberry/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-tutti-frutti/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-perfume-35ml-new-blister-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-85ml-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-vanilla/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-vozdukha-areon-home-perfume-silver-linen/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-siren-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-vesenniy-buket-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-tortuga-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-interernyy-areon-lavanda-vanil-85-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-dlya-doma-areon-85-ml-chyornyy-kristall/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-flakon-s-derevyannoy-kryshkoy-v-assortimente/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tayskaya-noch-153/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-angelskaya-pyl-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-mango-157/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-afrodiziak-159/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-snezhnaya-koroleva-161/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vinnyy-pogrebok-163/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-warning-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chaynaya-kompaniya-169/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sex-mafia-171/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dikaya-rapsodiya-173/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vanil-175/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-novaya-mashina-177/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-bubl-gum-179/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pine-kolada-183/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tsvetushchaya-lipa-185/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-okeanskiy-briz-187/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-yagodnoe-lukoshko-189/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tropicheskiy-vzryv-191/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-grushovka-193/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-antonovka-195/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sakharnyy-arbuz-197/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sladkaya-dynya-199/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sochnyy-abrikos-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-ekzoticheskaya-fantaziya-253/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-shleyf-niagary-257/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-slivki-vostoka-259/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-medovye-vodopady-261/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-glintveyn-263/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tsvetushchaya-konoplya-267/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sirenevyy-tuman-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pyanyashchiy-ekstaz-277/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-ananas-279/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-kofe-285/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-bezbrezhnyy-shtil-289/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-golubaya-laguna-291/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-pesochnoe-pechene-293/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-atlanticheskiy-veter-295/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-nezhnost-297/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dikoe-zhelanie-299/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-charuyushchaya-melodiya-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chernaya-smorodina-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-marakuyya-209/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-211/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-kozhanyy-salon-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-medunitsa-215/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-koka-kola-219/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-spelaya-vishnya-221/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sandalovoe-derevo-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-karamel-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vanilnyy-antitabak-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-morskoy-priboy-229/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-chernyy-lyod-231/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-malibu-233/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-luchistyy-evkalipt-235/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-dzhumandzhi-237/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sex-queen-239/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-gornoe-sotsvetie-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-snezhnye-khlopya-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-fialkovoe-probuzhdenie-245/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-mokhito-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-tropicheskiy-potseluy-249/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-letniy-roman-251/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-211/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-sladkiy-khmel-265/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-utrennyaya-rosa-273/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-vodnyy-mir-287/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-lyubovnye-fantazii-217/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-klubnika-so-slivkami-255/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-271/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-king-smile-podvesnoy-s-derevyannoy-kryshkoy-6mlaromat-zelenyy-chay-203/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerctalnaya-sila/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-relaks/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-spetsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnersvezhest-lesa/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnermango/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerkozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshneryabloko-s-koritsey/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-rossiyskiy-flag-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-korolevskaya-sosna/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-vinograd/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-pribrezhnyy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-burbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-burbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-tropicheskiy-tuman/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-romashkovye-polya/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-karibskiy-kokteyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-medovaya-vishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-letnyaya-svezhest/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-aromat-vanili/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-pina-kolada/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-chernyy-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-novaya-mashina/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-arbuz/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-antitabak/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerzvezdopadsupernova-up-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnerdikaya-rozarose-thornup-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshnercochnyy-tsitrusup-ka-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-zelenoe-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-elochka-car-freshner-dikaya-vishnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-coconut-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-coffeeup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-green-appleup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lemonup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-new-carup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-no-smokingup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-paradisup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-oceanup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-peachup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-pineup-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-strawbery-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-tutti-frutti-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-apple--cinnamon-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-black-crystal-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-bubble-gum-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lilac-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-lily-of-the-valley-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-melon-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-miami-beach-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-mojito-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-bumazhnyy-mon-areon-rose-up-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-black-crystal-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-perfume-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-oxygen-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-green-apple-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-lemon-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-lemon-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-tutti-frutti-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-strawberry-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-new-car-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-peach-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-ocean-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-coffee-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-refreshment-vanilla-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-areon-gelevyy-liquid-vanilla-5-ml-blok-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/smennyy-blok-dlya-slim-assorti/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-vanilla-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-rossiya-summer-dream-rus-letnyaya-mechta-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-party-vecherinka/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-oxygen-kislorod/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-ocean-okean/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-melon-dynya/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-lily-of-the-valley-landysh-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-lillac-siren/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-green-apple-zelenoe-yabloko-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-bubble-gum-babl-gam-24288_/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-novaya-mashina-24288/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-tutti-fruti-24288/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aerauto.ru/aromatizator-podvesnoy-gel-areon-liquid-kapsula-5ml-dynya-24288/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D528"/>
+  <dimension ref="A1:D527"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D528" sqref="D528"/>
+      <selection activeCell="D527" sqref="D527"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="10"/>
@@ -5768,2910 +5762,2896 @@
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="4">
         <v>285</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="6" t="s">
         <v>339</v>
       </c>
       <c r="D290" s="10">
         <v>400</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4">
         <v>286</v>
       </c>
       <c r="B291" s="8" t="s">
         <v>340</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>341</v>
       </c>
       <c r="D291" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4">
         <v>287</v>
       </c>
       <c r="B292" s="8" t="s">
         <v>342</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>343</v>
       </c>
       <c r="D292" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4">
         <v>288</v>
       </c>
       <c r="B293" s="8" t="s">
         <v>344</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>345</v>
       </c>
       <c r="D293" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4">
         <v>289</v>
       </c>
       <c r="B294" s="8" t="s">
         <v>346</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>347</v>
       </c>
       <c r="D294" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4">
         <v>290</v>
       </c>
       <c r="B295" s="8" t="s">
         <v>348</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>349</v>
       </c>
       <c r="D295" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="4">
         <v>291</v>
       </c>
       <c r="B296" s="8" t="s">
         <v>350</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>351</v>
       </c>
       <c r="D296" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
         <v>292</v>
       </c>
       <c r="B297" s="8" t="s">
         <v>352</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>353</v>
       </c>
       <c r="D297" s="10">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
         <v>293</v>
       </c>
-      <c r="B298" s="8" t="s">
+      <c r="B298" s="8"/>
+      <c r="C298" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="C298" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D298" s="10">
-        <v>320</v>
+        <v>65</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
         <v>294</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="6" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D299" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
         <v>295</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="6" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D300" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4">
         <v>296</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="6" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D301" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="4">
         <v>297</v>
       </c>
       <c r="B302" s="8"/>
       <c r="C302" s="6" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D302" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="4">
         <v>298</v>
       </c>
       <c r="B303" s="8"/>
       <c r="C303" s="6" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D303" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="4">
         <v>299</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="6" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D304" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="4">
         <v>300</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="6" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D305" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4">
         <v>301</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="6" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D306" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="4">
         <v>302</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="6" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D307" s="10">
-        <v>65</v>
+        <v>710</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4">
         <v>303</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="6" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D308" s="10">
         <v>710</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4">
         <v>304</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="6" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D309" s="10">
         <v>710</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4">
         <v>305</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="6" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D310" s="10">
         <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4">
         <v>306</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="6" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D311" s="10">
         <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4">
         <v>307</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="6" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D312" s="10">
-        <v>710</v>
+        <v>170</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4">
         <v>308</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="6" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D313" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="4">
         <v>309</v>
       </c>
       <c r="B314" s="8"/>
       <c r="C314" s="6" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D314" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="4">
         <v>310</v>
       </c>
       <c r="B315" s="8"/>
       <c r="C315" s="6" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D315" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="4">
         <v>311</v>
       </c>
       <c r="B316" s="8"/>
       <c r="C316" s="6" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D316" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="4">
         <v>312</v>
       </c>
       <c r="B317" s="8"/>
       <c r="C317" s="6" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D317" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="4">
         <v>313</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="6" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D318" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="4">
         <v>314</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="6" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D319" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="4">
         <v>315</v>
       </c>
       <c r="B320" s="8"/>
       <c r="C320" s="6" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D320" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="4">
         <v>316</v>
       </c>
       <c r="B321" s="8"/>
       <c r="C321" s="6" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D321" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="4">
         <v>317</v>
       </c>
       <c r="B322" s="8"/>
       <c r="C322" s="6" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D322" s="10">
         <v>170</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="4">
         <v>318</v>
       </c>
       <c r="B323" s="8"/>
       <c r="C323" s="6" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D323" s="10">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="4">
         <v>319</v>
       </c>
       <c r="B324" s="8"/>
       <c r="C324" s="6" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D324" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4">
         <v>320</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="6" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D325" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="4">
         <v>321</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="6" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D326" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="4">
         <v>322</v>
       </c>
       <c r="B327" s="8"/>
       <c r="C327" s="6" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D327" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="4">
         <v>323</v>
       </c>
       <c r="B328" s="8"/>
       <c r="C328" s="6" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D328" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="4">
         <v>324</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="6" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D329" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="4">
         <v>325</v>
       </c>
       <c r="B330" s="8"/>
       <c r="C330" s="6" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D330" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4">
         <v>326</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="6" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D331" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="4">
         <v>327</v>
       </c>
       <c r="B332" s="8"/>
       <c r="C332" s="6" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D332" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="4">
         <v>328</v>
       </c>
       <c r="B333" s="8"/>
       <c r="C333" s="6" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D333" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="4">
         <v>329</v>
       </c>
       <c r="B334" s="8"/>
       <c r="C334" s="6" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D334" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="4">
         <v>330</v>
       </c>
       <c r="B335" s="8"/>
       <c r="C335" s="6" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D335" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="4">
         <v>331</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="6" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D336" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="4">
         <v>332</v>
       </c>
       <c r="B337" s="8"/>
       <c r="C337" s="6" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D337" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="4">
         <v>333</v>
       </c>
       <c r="B338" s="8"/>
       <c r="C338" s="6" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D338" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="4">
         <v>334</v>
       </c>
       <c r="B339" s="8"/>
       <c r="C339" s="6" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D339" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="4">
         <v>335</v>
       </c>
       <c r="B340" s="8"/>
       <c r="C340" s="6" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D340" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="4">
         <v>336</v>
       </c>
       <c r="B341" s="8"/>
       <c r="C341" s="6" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D341" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="4">
         <v>337</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="6" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D342" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="4">
         <v>338</v>
       </c>
       <c r="B343" s="8"/>
       <c r="C343" s="6" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D343" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="4">
         <v>339</v>
       </c>
       <c r="B344" s="8"/>
       <c r="C344" s="6" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D344" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="4">
         <v>340</v>
       </c>
       <c r="B345" s="8"/>
       <c r="C345" s="6" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D345" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="4">
         <v>341</v>
       </c>
       <c r="B346" s="8"/>
       <c r="C346" s="6" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D346" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="4">
         <v>342</v>
       </c>
       <c r="B347" s="8"/>
       <c r="C347" s="6" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D347" s="10">
         <v>160</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="4">
         <v>343</v>
       </c>
       <c r="B348" s="8"/>
       <c r="C348" s="6" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D348" s="10">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="4">
         <v>344</v>
       </c>
       <c r="B349" s="8"/>
       <c r="C349" s="6" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D349" s="10">
         <v>230</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="4">
         <v>345</v>
       </c>
       <c r="B350" s="8"/>
       <c r="C350" s="6" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D350" s="10">
         <v>230</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="4">
         <v>346</v>
       </c>
       <c r="B351" s="8"/>
       <c r="C351" s="6" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D351" s="10">
         <v>230</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="4">
         <v>347</v>
       </c>
       <c r="B352" s="8"/>
       <c r="C352" s="6" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D352" s="10">
         <v>230</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="4">
         <v>348</v>
       </c>
       <c r="B353" s="8"/>
       <c r="C353" s="6" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D353" s="10">
         <v>230</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="4">
         <v>349</v>
       </c>
       <c r="B354" s="8"/>
       <c r="C354" s="6" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D354" s="10">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="4">
         <v>350</v>
       </c>
       <c r="B355" s="8"/>
       <c r="C355" s="6" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D355" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="4">
         <v>351</v>
       </c>
       <c r="B356" s="8"/>
       <c r="C356" s="6" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D356" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="4">
         <v>352</v>
       </c>
       <c r="B357" s="8"/>
       <c r="C357" s="6" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D357" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="4">
         <v>353</v>
       </c>
       <c r="B358" s="8"/>
       <c r="C358" s="6" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D358" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="4">
         <v>354</v>
       </c>
       <c r="B359" s="8"/>
       <c r="C359" s="6" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D359" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="4">
         <v>355</v>
       </c>
       <c r="B360" s="8"/>
       <c r="C360" s="6" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D360" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="4">
         <v>356</v>
       </c>
       <c r="B361" s="8"/>
       <c r="C361" s="6" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D361" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="4">
         <v>357</v>
       </c>
       <c r="B362" s="8"/>
       <c r="C362" s="6" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D362" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="4">
         <v>358</v>
       </c>
       <c r="B363" s="8"/>
       <c r="C363" s="6" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D363" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="4">
         <v>359</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="6" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D364" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="4">
         <v>360</v>
       </c>
       <c r="B365" s="8"/>
       <c r="C365" s="6" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D365" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="4">
         <v>361</v>
       </c>
       <c r="B366" s="8"/>
       <c r="C366" s="6" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D366" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="4">
         <v>362</v>
       </c>
       <c r="B367" s="8"/>
       <c r="C367" s="6" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D367" s="10">
         <v>225</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="4">
         <v>363</v>
       </c>
       <c r="B368" s="8"/>
       <c r="C368" s="6" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D368" s="10">
-        <v>225</v>
+        <v>456</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="4">
         <v>364</v>
       </c>
       <c r="B369" s="8"/>
       <c r="C369" s="6" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D369" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="4">
         <v>365</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="6" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D370" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="4">
         <v>366</v>
       </c>
       <c r="B371" s="8"/>
       <c r="C371" s="6" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D371" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="4">
         <v>367</v>
       </c>
       <c r="B372" s="8"/>
       <c r="C372" s="6" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D372" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="4">
         <v>368</v>
       </c>
       <c r="B373" s="8"/>
       <c r="C373" s="6" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D373" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="4">
         <v>369</v>
       </c>
       <c r="B374" s="8"/>
       <c r="C374" s="6" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D374" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="4">
         <v>370</v>
       </c>
       <c r="B375" s="8"/>
       <c r="C375" s="6" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D375" s="10">
         <v>456</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="4">
         <v>371</v>
       </c>
-      <c r="B376" s="8"/>
+      <c r="B376" s="8" t="s">
+        <v>432</v>
+      </c>
       <c r="C376" s="6" t="s">
         <v>433</v>
       </c>
       <c r="D376" s="10">
-        <v>456</v>
+        <v>200</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="4">
         <v>372</v>
       </c>
-      <c r="B377" s="8" t="s">
+      <c r="B377" s="8"/>
+      <c r="C377" s="6" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D377" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="4">
         <v>373</v>
       </c>
       <c r="B378" s="8"/>
       <c r="C378" s="6" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D378" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="4">
         <v>374</v>
       </c>
       <c r="B379" s="8"/>
       <c r="C379" s="6" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D379" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="4">
         <v>375</v>
       </c>
       <c r="B380" s="8"/>
       <c r="C380" s="6" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D380" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="4">
         <v>376</v>
       </c>
       <c r="B381" s="8"/>
       <c r="C381" s="6" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D381" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="4">
         <v>377</v>
       </c>
       <c r="B382" s="8"/>
       <c r="C382" s="6" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D382" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="4">
         <v>378</v>
       </c>
       <c r="B383" s="8"/>
       <c r="C383" s="6" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D383" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="4">
         <v>379</v>
       </c>
       <c r="B384" s="8"/>
       <c r="C384" s="6" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D384" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="4">
         <v>380</v>
       </c>
       <c r="B385" s="8"/>
       <c r="C385" s="6" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D385" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="4">
         <v>381</v>
       </c>
       <c r="B386" s="8"/>
       <c r="C386" s="6" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D386" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="4">
         <v>382</v>
       </c>
       <c r="B387" s="8"/>
       <c r="C387" s="6" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D387" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="4">
         <v>383</v>
       </c>
       <c r="B388" s="8"/>
       <c r="C388" s="6" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D388" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="4">
         <v>384</v>
       </c>
       <c r="B389" s="8"/>
       <c r="C389" s="6" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D389" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="4">
         <v>385</v>
       </c>
       <c r="B390" s="8"/>
       <c r="C390" s="6" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D390" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="4">
         <v>386</v>
       </c>
       <c r="B391" s="8"/>
       <c r="C391" s="6" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D391" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="4">
         <v>387</v>
       </c>
       <c r="B392" s="8"/>
       <c r="C392" s="6" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D392" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="4">
         <v>388</v>
       </c>
       <c r="B393" s="8"/>
       <c r="C393" s="6" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D393" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="4">
         <v>389</v>
       </c>
       <c r="B394" s="8"/>
       <c r="C394" s="6" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D394" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="4">
         <v>390</v>
       </c>
       <c r="B395" s="8"/>
       <c r="C395" s="6" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D395" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="4">
         <v>391</v>
       </c>
       <c r="B396" s="8"/>
       <c r="C396" s="6" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D396" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="4">
         <v>392</v>
       </c>
       <c r="B397" s="8"/>
       <c r="C397" s="6" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D397" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="4">
         <v>393</v>
       </c>
       <c r="B398" s="8"/>
       <c r="C398" s="6" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D398" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="4">
         <v>394</v>
       </c>
       <c r="B399" s="8"/>
       <c r="C399" s="6" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D399" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="4">
         <v>395</v>
       </c>
       <c r="B400" s="8"/>
       <c r="C400" s="6" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D400" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="4">
         <v>396</v>
       </c>
       <c r="B401" s="8"/>
       <c r="C401" s="6" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D401" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="4">
         <v>397</v>
       </c>
       <c r="B402" s="8"/>
       <c r="C402" s="6" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D402" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="4">
         <v>398</v>
       </c>
       <c r="B403" s="8"/>
       <c r="C403" s="6" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D403" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="4">
         <v>399</v>
       </c>
       <c r="B404" s="8"/>
       <c r="C404" s="6" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D404" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="4">
         <v>400</v>
       </c>
       <c r="B405" s="8"/>
       <c r="C405" s="6" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D405" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="4">
         <v>401</v>
       </c>
       <c r="B406" s="8"/>
       <c r="C406" s="6" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D406" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="4">
         <v>402</v>
       </c>
       <c r="B407" s="8"/>
       <c r="C407" s="6" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D407" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="4">
         <v>403</v>
       </c>
       <c r="B408" s="8"/>
       <c r="C408" s="6" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D408" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="4">
         <v>404</v>
       </c>
       <c r="B409" s="8"/>
       <c r="C409" s="6" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D409" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="4">
         <v>405</v>
       </c>
       <c r="B410" s="8"/>
       <c r="C410" s="6" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D410" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="4">
         <v>406</v>
       </c>
       <c r="B411" s="8"/>
       <c r="C411" s="6" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D411" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="4">
         <v>407</v>
       </c>
       <c r="B412" s="8"/>
       <c r="C412" s="6" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D412" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="4">
         <v>408</v>
       </c>
       <c r="B413" s="8"/>
       <c r="C413" s="6" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D413" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="4">
         <v>409</v>
       </c>
       <c r="B414" s="8"/>
       <c r="C414" s="6" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D414" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="4">
         <v>410</v>
       </c>
       <c r="B415" s="8"/>
       <c r="C415" s="6" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D415" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="4">
         <v>411</v>
       </c>
       <c r="B416" s="8"/>
       <c r="C416" s="6" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D416" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="4">
         <v>412</v>
       </c>
       <c r="B417" s="8"/>
       <c r="C417" s="6" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D417" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="4">
         <v>413</v>
       </c>
       <c r="B418" s="8"/>
       <c r="C418" s="6" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D418" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="4">
         <v>414</v>
       </c>
       <c r="B419" s="8"/>
       <c r="C419" s="6" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D419" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="4">
         <v>415</v>
       </c>
       <c r="B420" s="8"/>
       <c r="C420" s="6" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D420" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="4">
         <v>416</v>
       </c>
       <c r="B421" s="8"/>
       <c r="C421" s="6" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D421" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="4">
         <v>417</v>
       </c>
       <c r="B422" s="8"/>
       <c r="C422" s="6" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D422" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="4">
         <v>418</v>
       </c>
       <c r="B423" s="8"/>
       <c r="C423" s="6" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D423" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="4">
         <v>419</v>
       </c>
       <c r="B424" s="8"/>
       <c r="C424" s="6" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D424" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="4">
         <v>420</v>
       </c>
       <c r="B425" s="8"/>
       <c r="C425" s="6" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D425" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="4">
         <v>421</v>
       </c>
       <c r="B426" s="8"/>
       <c r="C426" s="6" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D426" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="4">
         <v>422</v>
       </c>
       <c r="B427" s="8"/>
       <c r="C427" s="6" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D427" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="4">
         <v>423</v>
       </c>
       <c r="B428" s="8"/>
       <c r="C428" s="6" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D428" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="4">
         <v>424</v>
       </c>
       <c r="B429" s="8"/>
       <c r="C429" s="6" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D429" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="4">
         <v>425</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="6" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D430" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="4">
         <v>426</v>
       </c>
       <c r="B431" s="8"/>
       <c r="C431" s="6" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D431" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="4">
         <v>427</v>
       </c>
       <c r="B432" s="8"/>
       <c r="C432" s="6" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D432" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="4">
         <v>428</v>
       </c>
       <c r="B433" s="8"/>
       <c r="C433" s="6" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D433" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="4">
         <v>429</v>
       </c>
       <c r="B434" s="8"/>
       <c r="C434" s="6" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D434" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="4">
         <v>430</v>
       </c>
       <c r="B435" s="8"/>
       <c r="C435" s="6" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D435" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="4">
         <v>431</v>
       </c>
       <c r="B436" s="8"/>
       <c r="C436" s="6" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D436" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="4">
         <v>432</v>
       </c>
       <c r="B437" s="8"/>
       <c r="C437" s="6" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D437" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="4">
         <v>433</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="6" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D438" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="4">
         <v>434</v>
       </c>
       <c r="B439" s="8"/>
       <c r="C439" s="6" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D439" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="4">
         <v>435</v>
       </c>
       <c r="B440" s="8"/>
       <c r="C440" s="6" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D440" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="4">
         <v>436</v>
       </c>
       <c r="B441" s="8"/>
       <c r="C441" s="6" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D441" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="4">
         <v>437</v>
       </c>
       <c r="B442" s="8"/>
       <c r="C442" s="6" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D442" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="4">
         <v>438</v>
       </c>
       <c r="B443" s="8"/>
       <c r="C443" s="6" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D443" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="4">
         <v>439</v>
       </c>
       <c r="B444" s="8"/>
       <c r="C444" s="6" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D444" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="4">
         <v>440</v>
       </c>
       <c r="B445" s="8"/>
       <c r="C445" s="6" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D445" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="4">
         <v>441</v>
       </c>
       <c r="B446" s="8"/>
       <c r="C446" s="6" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D446" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="4">
         <v>442</v>
       </c>
       <c r="B447" s="8"/>
       <c r="C447" s="6" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D447" s="10">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="4">
         <v>443</v>
       </c>
       <c r="B448" s="8"/>
       <c r="C448" s="6" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D448" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="4">
         <v>444</v>
       </c>
       <c r="B449" s="8"/>
       <c r="C449" s="6" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D449" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="4">
         <v>445</v>
       </c>
       <c r="B450" s="8"/>
       <c r="C450" s="6" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D450" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="4">
         <v>446</v>
       </c>
       <c r="B451" s="8"/>
       <c r="C451" s="6" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D451" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="4">
         <v>447</v>
       </c>
       <c r="B452" s="8"/>
       <c r="C452" s="6" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D452" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="4">
         <v>448</v>
       </c>
       <c r="B453" s="8"/>
       <c r="C453" s="6" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D453" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="4">
         <v>449</v>
       </c>
       <c r="B454" s="8"/>
       <c r="C454" s="6" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D454" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="4">
         <v>450</v>
       </c>
       <c r="B455" s="8"/>
       <c r="C455" s="6" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D455" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="4">
         <v>451</v>
       </c>
       <c r="B456" s="8"/>
       <c r="C456" s="6" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D456" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="4">
         <v>452</v>
       </c>
       <c r="B457" s="8"/>
       <c r="C457" s="6" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D457" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="4">
         <v>453</v>
       </c>
       <c r="B458" s="8"/>
       <c r="C458" s="6" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D458" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="4">
         <v>454</v>
       </c>
       <c r="B459" s="8"/>
       <c r="C459" s="6" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D459" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="4">
         <v>455</v>
       </c>
       <c r="B460" s="8"/>
       <c r="C460" s="6" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D460" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="4">
         <v>456</v>
       </c>
       <c r="B461" s="8"/>
       <c r="C461" s="6" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D461" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="4">
         <v>457</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="6" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D462" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="4">
         <v>458</v>
       </c>
       <c r="B463" s="8"/>
       <c r="C463" s="6" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D463" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="4">
         <v>459</v>
       </c>
       <c r="B464" s="8"/>
       <c r="C464" s="6" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D464" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="4">
         <v>460</v>
       </c>
       <c r="B465" s="8"/>
       <c r="C465" s="6" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D465" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="4">
         <v>461</v>
       </c>
       <c r="B466" s="8"/>
       <c r="C466" s="6" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D466" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="4">
         <v>462</v>
       </c>
       <c r="B467" s="8"/>
       <c r="C467" s="6" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D467" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="4">
         <v>463</v>
       </c>
       <c r="B468" s="8"/>
       <c r="C468" s="6" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D468" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="4">
         <v>464</v>
       </c>
       <c r="B469" s="8"/>
       <c r="C469" s="6" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D469" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="4">
         <v>465</v>
       </c>
       <c r="B470" s="8"/>
       <c r="C470" s="6" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D470" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="4">
         <v>466</v>
       </c>
       <c r="B471" s="8"/>
       <c r="C471" s="6" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D471" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="4">
         <v>467</v>
       </c>
       <c r="B472" s="8"/>
       <c r="C472" s="6" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D472" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="4">
         <v>468</v>
       </c>
       <c r="B473" s="8"/>
       <c r="C473" s="6" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D473" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="4">
         <v>469</v>
       </c>
       <c r="B474" s="8"/>
       <c r="C474" s="6" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D474" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="4">
         <v>470</v>
       </c>
       <c r="B475" s="8"/>
       <c r="C475" s="6" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D475" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="4">
         <v>471</v>
       </c>
       <c r="B476" s="8"/>
       <c r="C476" s="6" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D476" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="4">
         <v>472</v>
       </c>
       <c r="B477" s="8"/>
       <c r="C477" s="6" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D477" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="4">
         <v>473</v>
       </c>
       <c r="B478" s="8"/>
       <c r="C478" s="6" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D478" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="4">
         <v>474</v>
       </c>
       <c r="B479" s="8"/>
       <c r="C479" s="6" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D479" s="10">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="4">
         <v>475</v>
       </c>
       <c r="B480" s="8"/>
       <c r="C480" s="6" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D480" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="4">
         <v>476</v>
       </c>
       <c r="B481" s="8"/>
       <c r="C481" s="6" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D481" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="4">
         <v>477</v>
       </c>
       <c r="B482" s="8"/>
       <c r="C482" s="6" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D482" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="4">
         <v>478</v>
       </c>
       <c r="B483" s="8"/>
       <c r="C483" s="6" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D483" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="4">
         <v>479</v>
       </c>
       <c r="B484" s="8"/>
       <c r="C484" s="6" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D484" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="4">
         <v>480</v>
       </c>
       <c r="B485" s="8"/>
       <c r="C485" s="6" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D485" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="4">
         <v>481</v>
       </c>
       <c r="B486" s="8"/>
       <c r="C486" s="6" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D486" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="4">
         <v>482</v>
       </c>
       <c r="B487" s="8"/>
       <c r="C487" s="6" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D487" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="4">
         <v>483</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="6" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D488" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="4">
         <v>484</v>
       </c>
       <c r="B489" s="8"/>
       <c r="C489" s="6" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D489" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="4">
         <v>485</v>
       </c>
       <c r="B490" s="8"/>
       <c r="C490" s="6" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D490" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="4">
         <v>486</v>
       </c>
       <c r="B491" s="8"/>
       <c r="C491" s="6" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D491" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="4">
         <v>487</v>
       </c>
       <c r="B492" s="8"/>
       <c r="C492" s="6" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D492" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="4">
         <v>488</v>
       </c>
       <c r="B493" s="8"/>
       <c r="C493" s="6" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D493" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="4">
         <v>489</v>
       </c>
       <c r="B494" s="8"/>
       <c r="C494" s="6" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D494" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="4">
         <v>490</v>
       </c>
       <c r="B495" s="8"/>
       <c r="C495" s="6" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D495" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="4">
         <v>491</v>
       </c>
       <c r="B496" s="8"/>
       <c r="C496" s="6" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D496" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="4">
         <v>492</v>
       </c>
       <c r="B497" s="8"/>
       <c r="C497" s="6" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D497" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="4">
         <v>493</v>
       </c>
       <c r="B498" s="8"/>
       <c r="C498" s="6" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D498" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="4">
         <v>494</v>
       </c>
       <c r="B499" s="8"/>
       <c r="C499" s="6" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D499" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="4">
         <v>495</v>
       </c>
       <c r="B500" s="8"/>
       <c r="C500" s="6" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D500" s="10">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="4">
         <v>496</v>
       </c>
       <c r="B501" s="8"/>
       <c r="C501" s="6" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D501" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="4">
         <v>497</v>
       </c>
       <c r="B502" s="8"/>
       <c r="C502" s="6" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D502" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="4">
         <v>498</v>
       </c>
       <c r="B503" s="8"/>
       <c r="C503" s="6" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D503" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="4">
         <v>499</v>
       </c>
       <c r="B504" s="8"/>
       <c r="C504" s="6" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D504" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="4">
         <v>500</v>
       </c>
       <c r="B505" s="8"/>
       <c r="C505" s="6" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D505" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="4">
         <v>501</v>
       </c>
       <c r="B506" s="8"/>
       <c r="C506" s="6" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D506" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="4">
         <v>502</v>
       </c>
       <c r="B507" s="8"/>
       <c r="C507" s="6" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D507" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="4">
         <v>503</v>
       </c>
       <c r="B508" s="8"/>
       <c r="C508" s="6" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D508" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="4">
         <v>504</v>
       </c>
       <c r="B509" s="8"/>
       <c r="C509" s="6" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D509" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="4">
         <v>505</v>
       </c>
       <c r="B510" s="8"/>
       <c r="C510" s="6" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D510" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="4">
         <v>506</v>
       </c>
       <c r="B511" s="8"/>
       <c r="C511" s="6" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D511" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="4">
         <v>507</v>
       </c>
       <c r="B512" s="8"/>
       <c r="C512" s="6" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D512" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="4">
         <v>508</v>
       </c>
       <c r="B513" s="8"/>
       <c r="C513" s="6" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D513" s="10">
-        <v>85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="4">
         <v>509</v>
       </c>
       <c r="B514" s="8"/>
       <c r="C514" s="6" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D514" s="10">
-        <v>0</v>
+        <v>330</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="4">
         <v>510</v>
       </c>
       <c r="B515" s="8"/>
       <c r="C515" s="6" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D515" s="10">
-        <v>330</v>
+        <v>85</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="4">
         <v>511</v>
       </c>
       <c r="B516" s="8"/>
       <c r="C516" s="6" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D516" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="4">
         <v>512</v>
       </c>
       <c r="B517" s="8"/>
       <c r="C517" s="6" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D517" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="4">
         <v>513</v>
       </c>
       <c r="B518" s="8"/>
       <c r="C518" s="6" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D518" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="4">
         <v>514</v>
       </c>
       <c r="B519" s="8"/>
       <c r="C519" s="6" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D519" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="4">
         <v>515</v>
       </c>
       <c r="B520" s="8"/>
       <c r="C520" s="6" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D520" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="4">
         <v>516</v>
       </c>
       <c r="B521" s="8"/>
       <c r="C521" s="6" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D521" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="4">
         <v>517</v>
       </c>
       <c r="B522" s="8"/>
       <c r="C522" s="6" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D522" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="4">
         <v>518</v>
       </c>
       <c r="B523" s="8"/>
       <c r="C523" s="6" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D523" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="4">
         <v>519</v>
       </c>
       <c r="B524" s="8"/>
       <c r="C524" s="6" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D524" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="4">
         <v>520</v>
       </c>
       <c r="B525" s="8"/>
       <c r="C525" s="6" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D525" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="4">
         <v>521</v>
       </c>
       <c r="B526" s="8"/>
       <c r="C526" s="6" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D526" s="10">
         <v>85</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="4">
         <v>522</v>
       </c>
       <c r="B527" s="8"/>
       <c r="C527" s="6" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D527" s="10">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="D528" s="10">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_15"/>
@@ -9160,51 +9140,50 @@
     <hyperlink ref="C503" r:id="rId_hyperlink_498"/>
     <hyperlink ref="C504" r:id="rId_hyperlink_499"/>
     <hyperlink ref="C505" r:id="rId_hyperlink_500"/>
     <hyperlink ref="C506" r:id="rId_hyperlink_501"/>
     <hyperlink ref="C507" r:id="rId_hyperlink_502"/>
     <hyperlink ref="C508" r:id="rId_hyperlink_503"/>
     <hyperlink ref="C509" r:id="rId_hyperlink_504"/>
     <hyperlink ref="C510" r:id="rId_hyperlink_505"/>
     <hyperlink ref="C511" r:id="rId_hyperlink_506"/>
     <hyperlink ref="C512" r:id="rId_hyperlink_507"/>
     <hyperlink ref="C513" r:id="rId_hyperlink_508"/>
     <hyperlink ref="C514" r:id="rId_hyperlink_509"/>
     <hyperlink ref="C515" r:id="rId_hyperlink_510"/>
     <hyperlink ref="C516" r:id="rId_hyperlink_511"/>
     <hyperlink ref="C517" r:id="rId_hyperlink_512"/>
     <hyperlink ref="C518" r:id="rId_hyperlink_513"/>
     <hyperlink ref="C519" r:id="rId_hyperlink_514"/>
     <hyperlink ref="C520" r:id="rId_hyperlink_515"/>
     <hyperlink ref="C521" r:id="rId_hyperlink_516"/>
     <hyperlink ref="C522" r:id="rId_hyperlink_517"/>
     <hyperlink ref="C523" r:id="rId_hyperlink_518"/>
     <hyperlink ref="C524" r:id="rId_hyperlink_519"/>
     <hyperlink ref="C525" r:id="rId_hyperlink_520"/>
     <hyperlink ref="C526" r:id="rId_hyperlink_521"/>
     <hyperlink ref="C527" r:id="rId_hyperlink_522"/>
-    <hyperlink ref="C528" r:id="rId_hyperlink_523"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>