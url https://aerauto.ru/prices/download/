--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -4550,60 +4550,60 @@
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 61 предмета</t>
   </si>
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 108 предмета 1/2,1/4.</t>
   </si>
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 151 предмета.</t>
   </si>
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 131 предмета.</t>
   </si>
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 82 предмета.</t>
   </si>
   <si>
     <t>Набор профессиональных головок"АВТОХИТ" 46 предмета.</t>
   </si>
   <si>
     <t>Набор профессиональных инструментов "АВТОХИТ" 78 предмета.</t>
   </si>
   <si>
     <t>Пленки тонировочные</t>
   </si>
   <si>
-    <t>Сьёмная шторка на присосках, тонировка 53см*130см, 15%, 5%</t>
-[...8 lines deleted...]
-    <t>Сьёмная шторка на присосках, тонировка 72см*130см, 15%, 5%</t>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка ,  53см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 63см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 68см*130см, 15%, 5%</t>
+  </si>
+  <si>
+    <t>Рулонная Иранская Тонировка на Лобовое солнцезащитная шторка 72см*130см, 15%, 5%</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 3% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0104</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 5% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0105</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 10% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0106</t>
   </si>
   <si>
     <t>Пленка тонировочная MTF 15% сharcol (0.5м х 3м)</t>
   </si>
   <si>
     <t>0107</t>
   </si>
@@ -20834,75 +20834,75 @@
       <c r="D1234" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="4">
         <v>1</v>
       </c>
       <c r="B1235" s="8"/>
       <c r="C1235" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="D1235" s="10">
         <v>350</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="4">
         <v>2</v>
       </c>
       <c r="B1236" s="8"/>
       <c r="C1236" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="D1236" s="10">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="4">
         <v>3</v>
       </c>
       <c r="B1237" s="8"/>
       <c r="C1237" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="D1237" s="10">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="4">
         <v>4</v>
       </c>
       <c r="B1238" s="8"/>
       <c r="C1238" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="D1238" s="10">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="4">
         <v>5</v>
       </c>
       <c r="B1239" s="8"/>
       <c r="C1239" s="6" t="s">
         <v>1516</v>
       </c>
       <c r="D1239" s="10">
         <v>450</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="4">
         <v>6</v>
       </c>
       <c r="B1240" s="8" t="s">
         <v>1517</v>
       </c>
       <c r="C1240" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="D1240" s="10">